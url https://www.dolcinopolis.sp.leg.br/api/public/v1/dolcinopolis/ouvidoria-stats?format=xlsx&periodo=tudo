--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -438,115 +438,115 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Indicador</v>
       </c>
       <c r="B1" t="str">
         <v>Valor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Total de manifestações</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Respondidas</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Pendentes</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Prorrogadas</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Vencidas</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Anônimas</v>
       </c>
       <c r="B7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sigilo de identidade</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Tempo médio (dias)</v>
       </c>
-      <c r="B9" t="str">
-        <v>—</v>
+      <c r="B9">
+        <v>12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Taxa de resolução SLA (%)</v>
       </c>
-      <c r="B10" t="str">
-        <v>—</v>
+      <c r="B10">
+        <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Satisfação média (1-5)</v>
       </c>
       <c r="B11" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>NPS</v>
       </c>
       <c r="B12" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Período</v>
       </c>
       <c r="B13" t="str">
         <v>Toda a série</v>
       </c>
@@ -554,93 +554,107 @@
     <row r="14">
       <c r="A14" t="str">
         <v>Total anterior</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Variação total (%)</v>
       </c>
       <c r="B15">
         <v>Infinity</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Canal</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
       <c r="C1" t="str">
         <v>Taxa resolução (%)</v>
       </c>
       <c r="D1" t="str">
         <v>Tempo médio (dias)</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Solicitação</v>
+        <v>Denúncia</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>—</v>
+        <v>100</v>
+      </c>
+      <c r="D2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Solicitação</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3">
+        <v>100</v>
+      </c>
+      <c r="D3">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Sugestão</v>
       </c>
       <c r="C1" t="str">
         <v>Elogio</v>
       </c>
       <c r="D1" t="str">
         <v>Solicitação</v>
       </c>
       <c r="E1" t="str">
         <v>Reclamação</v>
       </c>
       <c r="F1" t="str">
         <v>Denúncia</v>
       </c>
       <c r="G1" t="str">
         <v>Total</v>
@@ -756,59 +770,82 @@
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Junho 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Julho 2026</v>
+      </c>
+      <c r="B8">
+        <v>0</v>
+      </c>
+      <c r="C8">
+        <v>0</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G7"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Nota</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
       <c r="C1" t="str">
         <v>%</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>1 ★</v>
@@ -916,54 +953,54 @@
         <v>2024</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Resumo</vt:lpstr>